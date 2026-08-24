--- v2 (2026-01-11)
+++ v3 (2026-08-24)
@@ -195,302 +195,302 @@
   <si>
     <t>Prémélanges pour aliments médicamenteux sous forme solide, les aliments médicamenteux pour animaux et les produits intermédiaires</t>
   </si>
   <si>
     <t>Verre soufflé (granulé)</t>
   </si>
   <si>
     <t>Morceaux de métal dont la taille est supérieure à 10 mm, dégraissés et non huilés</t>
   </si>
   <si>
     <t>Pailles, capsules et granulés de pavot</t>
   </si>
   <si>
     <t>Carbonate de potassium solide / en solution (non food / non feed)</t>
   </si>
   <si>
     <t>Cendres volantes fillérisées</t>
   </si>
   <si>
     <t>Carbonate de baryum</t>
   </si>
   <si>
     <t>Acides gras d’origine animal ou marine (non food / non feed)</t>
   </si>
   <si>
-    <t>Babeurre pour la consommation humaine</t>
+    <t>Babeurre alimentaire (food)</t>
   </si>
   <si>
     <t>Sulfate de chondroïtine</t>
   </si>
   <si>
     <t>Coquilles marines mouillées/humides sans reste de mollusques</t>
   </si>
   <si>
     <t>Cendres d’os</t>
   </si>
   <si>
     <t>Interdit, pas de procédure de réaffectation autorisée.</t>
   </si>
   <si>
     <t>Oeufs et ovoproduits secs, non décrits par ailleurs dans l’IDTF</t>
   </si>
   <si>
     <t>Oeufs et ovoproduits liquides, non décrits par ailleurs dans l’IDTF</t>
   </si>
   <si>
     <t>Lactosérum délactosé</t>
   </si>
   <si>
     <t>Protéine de lactosérum, non sec</t>
   </si>
   <si>
     <t>Lactosérum délactosé, déminéralisé, non sec</t>
   </si>
   <si>
     <t>Perméat de lactosérum, non sec</t>
   </si>
   <si>
     <t>Rétentat de lactosérum, non sec</t>
   </si>
   <si>
     <t>Protéines animales hydrolysées, provenant de non ruminants, ou de cuirs et peaux de ruminants, produit sec</t>
   </si>
   <si>
     <t>Protéines animales hydrolysées, provenant de non ruminants, ou de cuirs et peaux de ruminants, produit non sec</t>
   </si>
   <si>
     <t>Farine de plumes hydrolysées</t>
   </si>
   <si>
     <t>Hydrolysé (selon l'annexe 10, chapitre 5D du Règlement (CE) 142/2011), produit sec.</t>
   </si>
   <si>
+    <t>Lait concentré et évaporé et produits dérivés</t>
+  </si>
+  <si>
+    <t>Milk permeate</t>
+  </si>
+  <si>
+    <t>Rétentat de lait , non sec</t>
+  </si>
+  <si>
+    <t>Lactosérum, lactosérum concentré</t>
+  </si>
+  <si>
     <t>Colostrum non cru</t>
   </si>
   <si>
     <t>Colostrum en poudre</t>
   </si>
   <si>
     <t>Produits laitiers fermentés</t>
   </si>
   <si>
     <t>Lait, lait concentré non cru</t>
   </si>
   <si>
     <t>Lait écrémé, Lait écrémé concentré</t>
   </si>
   <si>
-    <t>Lait concentré et évaporé et produits dérivés</t>
-[...10 lines deleted...]
-  <si>
     <t>Babeurre / babeurre concentré</t>
   </si>
   <si>
     <t>Produits de bois, potentiellement traités et/ou recyclés</t>
   </si>
   <si>
     <t>Ferraille (dégraissée/sans huile) issue de l’incinération</t>
   </si>
   <si>
     <t>Pneu usagés (éventuellement broyés)</t>
   </si>
   <si>
     <t>Poudre de verre (verre plat)</t>
   </si>
   <si>
     <t>Poudre de verre (bocaux/bouteilles)</t>
   </si>
   <si>
     <t>Verre brisé et non contaminé</t>
   </si>
   <si>
     <t>Shredder – petites particules métalliques</t>
   </si>
   <si>
     <t>Déchets de métaux et tournures (dégraissés, lavés et séchés) de dimension &lt; 10 mm</t>
   </si>
   <si>
     <t>Verre recyclé</t>
   </si>
   <si>
     <t>Biomasse granulaire d’ensemencement anaérobie, neuve et non utilisée</t>
   </si>
   <si>
     <t>Champost (substrat après culture de champignons)</t>
   </si>
   <si>
     <t>Compost de déchets verts</t>
   </si>
   <si>
     <t>Terre de jardin/terreau, amélioré au moyen de compost vert ou au moyen d’engrais avec un régime de nettoyage B</t>
   </si>
   <si>
+    <t>Eau de rinçage des boulangeries/pâtisseries industrielles</t>
+  </si>
+  <si>
     <t>Flux connexes à transformer, issus de l’industrie alimentaire (ne contenant pas de produits interdits), non décrits par ailleurs dans l’IDTF</t>
   </si>
   <si>
     <t>Si aucun régime de nettoyage n'est mentionné sur la fiche de traitement, le régime de nettoyage est D</t>
   </si>
   <si>
     <t>Oeufs, provenant d’un établissement agréé (EC) 853/2004</t>
   </si>
   <si>
-    <t>Eau de rinçage des boulangeries/pâtisseries industrielles</t>
-[...1 lines deleted...]
-  <si>
     <t>Résidus de fermentation issus de la production d’acides étiquetés en tant qu’aliments pour animaux</t>
   </si>
   <si>
     <t>Compost de déchets DOMESTIQUES de légumes,  de fruits, de jardins</t>
   </si>
   <si>
     <t>Verres et déchets de verre, non lavés, issus de la collecte sélective des déchets et destinés au recyclage</t>
+  </si>
+  <si>
+    <t>Autres produits dérivés de ruminants (voir description)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+If any future consignment is a raw material or compound feed intended for livestock other than fur animals OR if any future consignment is a raw material or compound feed whose destination / target species is unknown
+Vehicles or containers which have previously been used for the transport of products listed in this IDTF number may subsequently be used for the transport of animal feed intended for livestock other than fur animals provided that they have been previously cleaned - to avoid cross-contamination - according to a documented cleaning procedure approved by the competent authority.
+If the following shipment(s) is(are) raw materials or compound feed intended for fur-bearing animals
+-&gt; If IDTF number 10153 concerns a dry product, then the minimum cleaning regime is A.
+-&gt; If IDTF number 10153 concerns a wet or liquid product, then the minimum cleaning regime is B.
+Exceptions for AIC:
+Prohibited, no reassignment procedure authorized.
+Exceptions for pastus+:
+Cleansing regimen D.
+Exceptions for Qualimat:
+ 	Regarding raw materials:
+Prohibited, no reassignment procedure authorized.
+ 	There is no reassignment procedure authorized by the competent authority.
+</t>
+  </si>
+  <si>
+    <t>Aliments d’allaitement contenant de la farine de poissons, pour l’alimentation de ruminants non sevrés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Si tout futur chargement est une matière première ou un aliment composé destiné aux ruminants OU si tout futur chargement est une matière première ou un aliment composé dont la destination / l'espèce cible est inconnue
+Les véhicules ou conteneurs qui ont été précédemment utilisés pour le transport des aliments d’allaitement contenant de la farine de poisson à destination des ruminants non sevrés, peuvent ensuite être utilisés pour le transport d'aliment pour animaux destinés aux ruminants à condition qu'ils aient été préalablement nettoyés - pour éviter toute contamination croisée - selon une procédure de nettoyage documentée approuvée par l'autorité compétente.
+Si le(s) chargement(s) suivant(s) est(sont) des matières premières ou de l'aliment composé destinés aux animaux d’élevage non ruminants, incluant les animaux d'aquaculture, porcins et volailles
+=&gt; Si le n°IDTF 10155 concerne un produit sec, alors le régime de nettoyage minimum est A.
+=&gt; Si le n°IDTF 10155 concerne un produit humide ou liquide, alors le régime de nettoyage minimum est B.
+Exceptions pour AIC :
+Régime de nettoyage D
+Exceptions pour pastus+:
+Régime de nettoyage D
+Exceptions pour Qualimat :
+Il n’existe pas de procédure de réaffectation autorisée par l’autorité compétente.
+</t>
   </si>
   <si>
     <t>Mobilier et parties de mobilier, usagé, destiné au recyclage ou à la destruction</t>
   </si>
   <si>
     <t>Protéines animales transformées (PAT) dérivées de ruminants destinées à être utilisées dans les aliments pour animaux/aliments composés en contenant</t>
   </si>
   <si>
     <t xml:space="preserve">
 Si tout futur chargement est une matière première ou un aliment composé destiné aux animaux d’élevage autres que les animaux à fourrure OU si tout futur chargement est une matière première ou un aliment composé dont la destination / l'espèce cible est inconnue
 Les véhicules ou conteneurs qui ont été précédemment utilisés pour le transport des matières premières et aliments composés listés dans ce numéro IDTF peuvent ensuite être utilisés pour le transport d'aliment pour animaux destinés aux animaux d'élevage autres que les animaux à fourrure, à condition qu'ils aient été préalablement nettoyés - pour éviter toute contamination croisée - selon une procédure de nettoyage documentée approuvée par l'autorité compétente.
 Si le(s) chargement(s) suivant(s) est(sont) des matières premières ou de l'aliment composé destinés aux animaux à fourrure
 =&gt; Si le n°IDTF 10152 concerne un produit sec, alors le régime de nettoyage minimum est A.
 =&gt; Si le n°IDTF 10152 concerne un produit humide ou liquide, alors le régime de nettoyage minimum est B.
 Exceptions pour AIC :
 Interdit, pas de procédure de réaffectation autorisée.
 Exceptions pour pastus+:
 Interdit, pas de procédure de réaffectation autorisée.
 Exceptions pour Qualimat :
  	Concernant les matières premières :
 Interdit, pas de procédure de réaffectation autorisée.
  	Il n’existe pas de procédure de réaffectation autorisée par l’autorité compétente.
 </t>
   </si>
   <si>
-    <t>Autres produits dérivés de ruminants (voir description)</t>
-[...36 lines deleted...]
-  <si>
     <t>Phosphate dicalcique ou tricalcique d’origine animale destinés à être utilisés dans les aliments pour animaux /Aliments composés pour animaux contenant de tels phosphates</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Si tout futur chargement est une matière première ou un aliment composé destiné aux ruminants OU si tout futur chargement est une matière première ou un aliment composé dont la destination / l'espèce cible est inconnue
 Les véhicules ou conteneurs qui ont été précédemment utilisés pour le transport des produits listés dans ce numéro IDTF peuvent ensuite être utilisés pour le transport d'aliment pour animaux destinés aux ruminants à condition qu'ils aient été préalablement nettoyés  - pour éviter toute contamination croisée - selon une procédure de nettoyage documentée approuvée par l'autorité compétente.
 Si le(s) chargement(s) suivant(s) est(sont) des matières premières ou de l'aliment composé destinés à des animaux d'élevage non ruminants, incluant les animaux d'aquaculture, porcins et volailles
 =&gt; Si le n°IDTF 10118 concerne un produit sec, alors le régime de nettoyage minimum est A.
 =&gt; Si le n°IDTF 10118 concerne un produit humide ou liquide, alors le régime de nettoyage minimum est B.
 Exceptions pour AIC :
 Régime de nettoyage D.
 Exceptions pour pastus+:
 Régime de nettoyage D.
 Exceptions pour Qualimat :
  	Concernant les matières premières :
 Transport dédié. La règlementation française (Code Rural, Article R226-1) impose que certains produits dérivés de sous-produits animaux autorisés pour l’alimentation animale dans la règlementation européenne soient transportés dans des véhicules ou contenants réservés à cet effet.
  	Il n’existe pas de procédure de réaffectation autorisée par l’autorité compétente.
 </t>
   </si>
   <si>
     <t>Protéines animales transformées (PAT) dérivées de non-ruminants autres que : animaux d’aquaculture, porcins et volailles /aliments composés en contenant</t>
   </si>
   <si>
     <t xml:space="preserve">
 Si tout futur chargement est une matière première ou un aliment composé destiné aux ruminants ou aux animaux d’élevage non-ruminants autres que les animaux d’aquaculture OU si tout futur chargement est une matière première ou un aliment composé dont la destination / l'espèce cible est inconnue
 Les véhicules ou conteneurs qui ont été précédemment utilisés pour le transport des produits listés dans ce numéro IDTF peuvent ensuite être utilisés pour le transport d'aliment pour animaux destinés aux ruminants ou aux animaux d’élevage non-ruminants autres que les animaux d’aquaculture à condition qu'ils aient été préalablement nettoyés - pour éviter toute contamination croisée - selon une procédure de nettoyage documentée approuvée par l'autorité compétente.
 Si le(s) chargement(s) suivant(s) est(sont) des matières premières ou de l'aliment composé destinés aux animaux d'aquaculture
 =&gt; Si le n°IDTF 10119 concerne un produit sec, alors le régime de nettoyage minimum est A.
 =&gt; Si le n°IDTF 10119 concerne un produit humide ou liquide, alors le régime de nettoyage minimum est B.
 Exceptions pour AIC :
 Interdit, pas de procédure de réaffectation autorisée.
 Exceptions pour pastus+:
 Interdit, pas de procédure de réaffectation autorisée.
 Exceptions pour Qualimat :
  	Concernant les matières premières :
 Transport dédié. La règlementation française (Code Rural, Article R226-1) impose que certains produits dérivés de sous-produits animaux autorisés pour l’alimentation animale dans la règlementation européenne soient transportés dans des véhicules ou contenants réservés à cet effet.
  	Il n’existe pas de procédure de réaffectation autorisée par l’autorité compétente.
 </t>
   </si>
   <si>
     <t>Coquilles marines mouillées/humides avec reste de mollusques</t>
   </si>
   <si>
+    <t>Albumen, non décrit par aileurs dans l’IDTF</t>
+  </si>
+  <si>
+    <t>Poudre d’oeuf sucrée, non décrit par ailleurs dans l’IDTF</t>
+  </si>
+  <si>
     <t>Coquilles d’oeufs brutes, non seches, non décrit par ailleurs dans l’IDTF</t>
   </si>
   <si>
     <t>Coquilles d’oeufs séchées, non décrits par ailleurs dans l’IDTF</t>
-  </si>
-[...4 lines deleted...]
-    <t>Poudre d’oeuf sucrée, non décrit par ailleurs dans l’IDTF</t>
   </si>
   <si>
     <t>Viscères aromatiques</t>
   </si>
   <si>
     <t>GMP+: Interdit. Si le chargement suivant est à destination des animaux de compagnie ou des animaux à fourrure, alors un niveau de nettoyage D (ou moindre) est suffisant.
 Ovocom: Interdit. Si le chargement suivant est à destination des animaux de compagnie ou des animaux à fourrure, alors un niveau de nettoyage D (ou moindre) est suffisant.</t>
   </si>
   <si>
     <t>Machefer, scories d’incinération</t>
   </si>
   <si>
     <t>Produits sanguins dérivés de non ruminants destinés à l’alimentation des animaux d’élevage (animaux d’aquaculture inclus) /Aliment composé en contenant</t>
   </si>
   <si>
     <t xml:space="preserve">
 Si tout futur chargement est une matière première ou un aliment composé destiné aux ruminants OU si tout futur chargement est une matière première ou un aliment composé dont la destination / l'espèce cible est inconnue
 Les véhicules ou conteneurs qui ont été précédemment utilisés pour le transport des produits sanguins dérivés de non ruminants et d’aliments composés en contenant peuvent ensuite être utilisés pour le transport d'aliment pour animaux destinés aux ruminants à condition qu'ils aient été préalablement nettoyés - pour éviter toute contamination croisée - selon une procédure de nettoyage documentée approuvée par l'autorité compétente.
 Si le(s) chargement(s) suivant(s) est(sont) des matières premières ou de l'aliment composé destinés aux animaux d’élevage non ruminants, incluant les animaux d'aquaculture, porcins et volailles
 =&gt; Si le n°IDTF 10042 concerne un produit sec, alors le régime de nettoyage minimum est A.
 =&gt; Si le n°IDTF 10042 concerne un produit humide ou liquide, alors le régime de nettoyage minimum est B.
 Exceptions pour AIC :
 Régime de nettoyage D
 Exceptions pour pastus+:
 Régime de nettoyage D
@@ -1928,304 +1928,304 @@
       </c>
       <c r="D39" t="s">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>25</v>
       </c>
       <c r="F39" t="s">
         <v>27</v>
       </c>
       <c r="G39" t="s">
         <v>9</v>
       </c>
       <c r="H39" t="s">
         <v>9</v>
       </c>
       <c r="I39" t="s">
         <v>22</v>
       </c>
       <c r="J39" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>30329</v>
+        <v>30334</v>
       </c>
       <c r="B40" t="s">
         <v>58</v>
       </c>
       <c r="C40" t="s">
         <v>22</v>
       </c>
       <c r="D40" t="s">
         <v>29</v>
       </c>
       <c r="E40" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F40" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40" t="s">
         <v>22</v>
       </c>
       <c r="I40" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>30330</v>
+        <v>30335</v>
       </c>
       <c r="B41" t="s">
         <v>59</v>
       </c>
       <c r="C41" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D41" t="s">
         <v>29</v>
       </c>
       <c r="E41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41" t="s">
         <v>22</v>
       </c>
       <c r="I41" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>30331</v>
+        <v>30336</v>
       </c>
       <c r="B42" t="s">
         <v>60</v>
       </c>
       <c r="C42" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D42" t="s">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42" t="s">
         <v>22</v>
       </c>
       <c r="I42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>30332</v>
+        <v>30337</v>
       </c>
       <c r="B43" t="s">
         <v>61</v>
       </c>
       <c r="C43" t="s">
         <v>9</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="I43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>30333</v>
+        <v>30329</v>
       </c>
       <c r="B44" t="s">
         <v>62</v>
       </c>
       <c r="C44" t="s">
         <v>22</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I44" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>30334</v>
+        <v>30330</v>
       </c>
       <c r="B45" t="s">
         <v>63</v>
       </c>
       <c r="C45" t="s">
         <v>22</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45" t="s">
         <v>22</v>
       </c>
       <c r="I45" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>30335</v>
+        <v>30331</v>
       </c>
       <c r="B46" t="s">
         <v>64</v>
       </c>
       <c r="C46" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F46" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46" t="s">
         <v>22</v>
       </c>
       <c r="I46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>30336</v>
+        <v>30332</v>
       </c>
       <c r="B47" t="s">
         <v>65</v>
       </c>
       <c r="C47" t="s">
         <v>9</v>
       </c>
       <c r="D47" t="s">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>22</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47" t="s">
         <v>22</v>
       </c>
       <c r="I47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>30337</v>
+        <v>30333</v>
       </c>
       <c r="B48" t="s">
         <v>66</v>
       </c>
       <c r="C48" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D48" t="s">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>25</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="I48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>30328</v>
       </c>
       <c r="B49" t="s">
         <v>67</v>
       </c>
       <c r="C49" t="s">
         <v>22</v>
       </c>
       <c r="D49" t="s">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>22</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
@@ -2595,130 +2595,130 @@
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
         <v>25</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62" t="s">
         <v>25</v>
       </c>
       <c r="I62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>20069</v>
+        <v>20066</v>
       </c>
       <c r="B63" t="s">
         <v>81</v>
       </c>
       <c r="C63" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D63" t="s">
         <v>9</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="G63" t="s">
         <v>9</v>
       </c>
       <c r="H63" t="s">
         <v>9</v>
       </c>
       <c r="I63" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>20059</v>
+        <v>20069</v>
       </c>
       <c r="B64" t="s">
+        <v>82</v>
+      </c>
+      <c r="C64" t="s">
+        <v>9</v>
+      </c>
+      <c r="D64" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" t="s">
         <v>83</v>
       </c>
-      <c r="C64" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G64" t="s">
         <v>9</v>
       </c>
       <c r="H64" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="I64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>20066</v>
+        <v>20059</v>
       </c>
       <c r="B65" t="s">
         <v>84</v>
       </c>
       <c r="C65" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D65" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
         <v>9</v>
       </c>
       <c r="G65" t="s">
         <v>9</v>
       </c>
       <c r="H65" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="I65" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>20047</v>
       </c>
       <c r="B66" t="s">
         <v>85</v>
       </c>
       <c r="C66" t="s">
         <v>25</v>
       </c>
       <c r="D66" t="s">
         <v>9</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
       <c r="F66" t="s">
         <v>9</v>
       </c>
       <c r="G66" t="s">
@@ -2769,102 +2769,102 @@
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
         <v>9</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" t="s">
         <v>9</v>
       </c>
       <c r="G68" t="s">
         <v>9</v>
       </c>
       <c r="H68" t="s">
         <v>9</v>
       </c>
       <c r="I68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>10149</v>
+        <v>10153</v>
       </c>
       <c r="B69" t="s">
         <v>88</v>
       </c>
-      <c r="C69" t="s">
-[...18 lines deleted...]
-        <v>9</v>
+      <c r="J69" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>10152</v>
+        <v>10155</v>
       </c>
       <c r="B70" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J70" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>10153</v>
+        <v>10149</v>
       </c>
       <c r="B71" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="J71" t="s">
         <v>92</v>
+      </c>
+      <c r="C71" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" t="s">
+        <v>9</v>
+      </c>
+      <c r="G71" t="s">
+        <v>10</v>
+      </c>
+      <c r="H71" t="s">
+        <v>10</v>
+      </c>
+      <c r="I71" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>10155</v>
+        <v>10152</v>
       </c>
       <c r="B72" t="s">
         <v>93</v>
       </c>
       <c r="J72" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>10118</v>
       </c>
       <c r="B73" t="s">
         <v>95</v>
       </c>
       <c r="J73" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>10119</v>
       </c>
       <c r="B74" t="s">
         <v>97</v>
@@ -2882,144 +2882,144 @@
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" t="s">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>10</v>
       </c>
       <c r="G75" t="s">
         <v>10</v>
       </c>
       <c r="H75" t="s">
         <v>10</v>
       </c>
       <c r="I75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>10097</v>
+        <v>10095</v>
       </c>
       <c r="B76" t="s">
         <v>100</v>
       </c>
       <c r="C76" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D76" t="s">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>10</v>
       </c>
       <c r="G76" t="s">
         <v>10</v>
       </c>
       <c r="H76" t="s">
         <v>10</v>
       </c>
       <c r="I76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>10098</v>
+        <v>10096</v>
       </c>
       <c r="B77" t="s">
         <v>101</v>
       </c>
       <c r="C77" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D77" t="s">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>10</v>
       </c>
       <c r="G77" t="s">
         <v>10</v>
       </c>
       <c r="H77" t="s">
         <v>10</v>
       </c>
       <c r="I77" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>10095</v>
+        <v>10097</v>
       </c>
       <c r="B78" t="s">
         <v>102</v>
       </c>
       <c r="C78" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D78" t="s">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>10</v>
       </c>
       <c r="G78" t="s">
         <v>10</v>
       </c>
       <c r="H78" t="s">
         <v>10</v>
       </c>
       <c r="I78" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
-        <v>10096</v>
+        <v>10098</v>
       </c>
       <c r="B79" t="s">
         <v>103</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D79" t="s">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
       <c r="G79" t="s">
         <v>10</v>
       </c>
       <c r="H79" t="s">
         <v>10</v>
       </c>
       <c r="I79" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>10058</v>
       </c>
       <c r="B80" t="s">