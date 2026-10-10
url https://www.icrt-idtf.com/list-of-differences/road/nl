--- v2 (2026-08-24)
+++ v3 (2026-10-10)
@@ -12,80 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>AIC</t>
   </si>
   <si>
     <t>EFISC-GTP</t>
   </si>
   <si>
     <t>GMP+</t>
   </si>
   <si>
+    <t>Oqualim</t>
+  </si>
+  <si>
     <t>Ovocom</t>
   </si>
   <si>
     <t>pastus+</t>
   </si>
   <si>
     <t>QS</t>
   </si>
   <si>
-    <t>Qualimat</t>
-[...1 lines deleted...]
-  <si>
     <t>Belangrijke voorwaarden</t>
   </si>
   <si>
+    <t>Kleine elektrische motoren</t>
+  </si>
+  <si>
+    <t>Verboden, de vrijgaveprocedure wordt niet geaccepteerd</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Autowrak, ontdaan van gevaarlijke afvalstoffen</t>
+  </si>
+  <si>
+    <t>EU-gecertificeerde organische bodemverbeteraar</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
     <t>Ongewassen E- bakken / kratten voor transport van vlees</t>
-  </si>
-[...1 lines deleted...]
-    <t>D</t>
   </si>
   <si>
     <t>Verboden</t>
   </si>
   <si>
     <t>Keukenapparaten waarvan gevaarlijke afvalstoffen zijn verwijderd</t>
   </si>
   <si>
     <t>Huishoudelijke schoonmaakapparaten waarvan gevaarlijke afvalstoffen zijn verwijderd</t>
   </si>
   <si>
     <t>Verwerkt dierlijk eiwit (VDE) afkomstig van gekweekte insecten en mengvoeders die deze producten bevatten</t>
   </si>
   <si>
     <t xml:space="preserve">
 Indien een toekomstige lading bestaat uit diervoeders voor herkauwers of niet-herkauwende landbouwhuisdieren andere dan aquacultuurdieren, pluimvee en varkens OF
 Indien een toekomstige lading bestaat uit diervoeders waarvan de bestemming / het doeldier nog onbekend is--&gt; Voertuigen of containers die eerder voor het vervoer van verwerkte dierlijke eiwitten afkomstig van gekweekte insecten en mengvoeders die deze producten bevatten zijn gebruikt, mogen vervolgens voor het vervoer van diervoeders voor herkauwers of niet-herkauwende landbouwhuisdieren andere dan aquacultuurdieren, pluimvee en varkens worden gebruikt, op voorwaarde dat deze vooraf zijn gereinigd volgens een door de bevoegde autoriteit goedgekeurde gedocumenteerde procedure om versleping te voorkomen.
 Indien volgende lading(en) diervoeder(s) is (zijn), bestemd voor aquacultuurdieren, pluimvee of varkens:
 --&gt; Indien IDTF nr. 10178 een droog product betreft, dan is het minimum reinigingsregime A.
 --&gt; Indien IDTF nr. 10178 een vochtig/ vloeibaar product betreft, dan is het minimum reinigingsregime B.
 Uitzondering voor AIC: 
 Reinigingsregime D
 Uitzondering voor pastus+: 
 Reinigingsregime D
 Uitzondering voor Qualimat:
@@ -138,243 +156,237 @@
   <si>
     <t>Verwerkt dierlijk eiwit (VDE) afkomstig van varkens en mengvoeders die deze producten bevatten</t>
   </si>
   <si>
     <t xml:space="preserve">
 Indien een toekomstige lading bestaat uit diervoeder voor herkauwers of niet-herkauwende landbouwhuisdieren andere dan aquacultuurdieren en pluimvee OF
 Indien een toekomstige lading bestaat uit diervoeders waarvan de bestemming / het doeldier nog onbekend is
 --&gt; Voertuigen of containers die eerder voor het vervoer van verwerkte dierlijke eiwitten afkomstig van varkens en mengvoeders die deze producten bevatten zijn gebruikt, mogen vervolgens voor het vervoer van diervoeders voor herkauwers of niet-herkauwende landbouwhuisdieren andere dan aquacultuurdieren en pluimvee worden gebruikt, op voorwaarde dat deze vooraf zijn gereinigd volgens een door de bevoegde autoriteit goedgekeurde gedocumenteerde procedure om versleping te voorkomen.
 Indien volgende lading(en) diervoeder(s) is (zijn), bestemd voor aquacultuurdieren of pluimvee:
 --&gt; Indien IDTF nr. 10175 een droog product betreft, dan is het minimum reinigingsregime A.
 --&gt; Indien IDTF nr. 10175 een vochtig/ vloeibaar product betreft, dan is het minimum reinigingsregime B.
 Uitzondering voor AIC: 
 Verboden, de vrijgaveprocedure wordt niet geaccepteerd
 Uitzondering voor pastus+: 
 Verboden, de vrijgaveprocedure wordt niet geaccepteerd
 Uitzondering voor Qualimat:
  	Met betrekking tot grondstoffen:
 Gespecialiseerd Vervoer (dedicated transport). De Franse regelgeving (Code Rural, artikel R226-1) vereist dat producten afgeleid van dierlijke bijproducten die in de toepasselijke Europese regelgeving zijn toegelaten voor diervoeder, worden vervoerd in voertuigen of containers die voor dit doel zijn gereserveerd.
  	Er is geen vrijgaveprocedure gedocumenteerd door de bevoegde autoriteit.
 </t>
   </si>
   <si>
     <t>Gebruikt kunststof meubilair en delen van meubelen bestemd voor recycling of verwijdering/ afval</t>
   </si>
   <si>
-    <t>C</t>
-[...1 lines deleted...]
-  <si>
     <t>Organisch substraat van plantaardige en minerale oorsprong</t>
   </si>
   <si>
     <t>Glasvezels</t>
   </si>
   <si>
-    <t>B</t>
-[...1 lines deleted...]
-  <si>
     <t>Cacaopoeder</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Natte/vochtrijke stapelbare voedermiddelen van plantaardige oorsprong</t>
   </si>
   <si>
     <t>De deelnemer kan zelf een reinigingsregime kiezen overeenkomstig de voorwaarden van andere schema eigenaren</t>
   </si>
   <si>
+    <t>Papierpulp, niet afkomstig van papierrecycling</t>
+  </si>
+  <si>
     <t>Gelatine van niet-herkauwers, droog</t>
   </si>
   <si>
-    <t>Eiproducten, gedroogd, wanneer afkomstig van een bedrijf erkend volgens Vo. (EG) 1069/2009 of geregistreerd volgens Vo. (EG) nr. 853/2004</t>
-[...1 lines deleted...]
-  <si>
     <t>Eierschalen, gedroogd, wanneer afkomstig van een bedrijf erkend volgens Vo. (EG) 1069/2009</t>
   </si>
   <si>
     <t>Viseiwit, gehydrolyseerd, droog product</t>
   </si>
   <si>
     <t>Voormengsels voor diervoeders met medicinale werking, gemedicineerd diervoeder en tussenproducten</t>
   </si>
   <si>
     <t>Glas, geblazen (granulaat, gekorreld)</t>
   </si>
   <si>
     <t>Metaaldelen,mits deeltjesgrootte groter is dan 10 mm en vetvrij-olievrij</t>
   </si>
   <si>
     <t>Papaverstro, capsules en korrels van papaver</t>
   </si>
   <si>
     <t>Kaliumcarbonaat vast / oplossing (non-food / non feed)</t>
   </si>
   <si>
     <t>Filler vliegas</t>
   </si>
   <si>
     <t>Bariumcarbonaat</t>
   </si>
   <si>
     <t>Vetzuren van dierlijke en mariene oorsprong (non food/non feed)</t>
   </si>
   <si>
     <t>Karnemelk (food)</t>
   </si>
   <si>
     <t>Chondroïtinesulfaat</t>
   </si>
   <si>
     <t>Eieren, vloeibaar, wanneer niet elders vermeld in de IDTF</t>
   </si>
   <si>
     <t>Koolzure zeeschelpen, zonder weke delen of vlees, nat / vochtig</t>
   </si>
   <si>
     <t>Beenderas</t>
   </si>
   <si>
-    <t>Verboden, de vrijgaveprocedure wordt niet geaccepteerd</t>
+    <t>Eieren, droog, wanneer niet elders vermeld in de IDTF</t>
+  </si>
+  <si>
+    <t>Gedemineraliseerde, ontsuikerde wei</t>
+  </si>
+  <si>
+    <t>Weipermeaat</t>
+  </si>
+  <si>
+    <t>Weiretentaat</t>
+  </si>
+  <si>
+    <t>Gehydrolyseerde  dierlijke  eiwitten van niet-herkauwers en van vellen en huiden van herkauwers, droog product</t>
+  </si>
+  <si>
+    <t>Gehydrolyseerde  dierlijke  eiwitten afkomstig van niet-herkauwers en van vellen en huiden van herkauwers, geen droog product</t>
   </si>
   <si>
     <t>Verenmeel gehydrolyseerd.</t>
   </si>
   <si>
     <t>Gehydrolyseerd conform de verwerkingsnormen uit Vo. (EU) nr. 142/2001, bijlage X, afdeling 5.D, droog product.</t>
   </si>
   <si>
-    <t>Eieren, droog, wanneer niet elders vermeld in de IDTF</t>
-[...14 lines deleted...]
-    <t>Gehydrolyseerde  dierlijke  eiwitten afkomstig van niet-herkauwers en van vellen en huiden van herkauwers, geen droog product</t>
+    <t>Melk, niet rauw / Melkconcentraat</t>
+  </si>
+  <si>
+    <t>Magere melk /  Mageremelkconcentraat</t>
+  </si>
+  <si>
+    <t>Gecondenseerde en  geëvaporeerde melk en  producten daarvan</t>
+  </si>
+  <si>
+    <t>Melkpermeaat</t>
+  </si>
+  <si>
+    <t>Melkretentaat</t>
+  </si>
+  <si>
+    <t>Wei  /  Weiconcentraat</t>
+  </si>
+  <si>
+    <t>Ontsuikerde wei</t>
+  </si>
+  <si>
+    <t>Wei-eiwit</t>
   </si>
   <si>
     <t>Gegiste melkproducten</t>
   </si>
   <si>
-    <t>Melk, niet rauw / Melkconcentraat</t>
-[...22 lines deleted...]
-  <si>
     <t>Karnemelk /  Karnemelkconcentraat</t>
   </si>
   <si>
     <t>Colostrum, niet rauw</t>
   </si>
   <si>
     <t>Colostrum in poedervorm</t>
   </si>
   <si>
     <t>Metaaldeeltjes afkomstig uit huisafvalverbranding (ontvet)</t>
   </si>
   <si>
     <t>Verwerkte producten van hout  (mogelijk behandeld en/of gerecycled)</t>
   </si>
   <si>
     <t>Gebruikte autobanden (eventueel vermalen)</t>
   </si>
   <si>
     <t>Glaspoeder van vlakglas</t>
   </si>
   <si>
     <t>Glaspoeder van potten/flessen</t>
   </si>
   <si>
     <t>Puinglas zonder contaminatie</t>
   </si>
   <si>
+    <t>Schredder – kleine deeltjes metaal</t>
+  </si>
+  <si>
     <t>Metaalschroten en draaisels, ontvet, gewassen en gedroogd met deeltjes kleiner dan &lt; 10 mm</t>
   </si>
   <si>
-    <t>Schredder – kleine deeltjes metaal</t>
-[...1 lines deleted...]
-  <si>
     <t>Gerecycled glas</t>
   </si>
   <si>
+    <t>Anaerobe (granulaire) enting biomassa, nieuw en ongebruikt</t>
+  </si>
+  <si>
+    <t>Champost (substraat na teelt)</t>
+  </si>
+  <si>
+    <t>Compost van groenafval</t>
+  </si>
+  <si>
     <t>Tuinaarde/potgrond, verbeterd met groencompost of bemest met meststoffen met reinigingsregime B</t>
   </si>
   <si>
-    <t>Anaerobe (granulaire) enting biomassa, nieuw en ongebruikt</t>
-[...7 lines deleted...]
-  <si>
     <t>Spoelwater van industriële bakkerijen/banketbakkerijen</t>
   </si>
   <si>
     <t>Te verwerken nevenstromen afkomstig uit de voedingsindustrie, wanneer niet elders vermeld in de IDTF</t>
   </si>
   <si>
     <t>Als er geen reinigingsregime op het verwerkingsblad staat vermeld, dan is het reinigingsregime D</t>
   </si>
   <si>
-    <t>Eieren, onverwerkt wanneer afkomstig van een levensmiddelen bedrijf geregistreerd volgens Vo. (EG) nr. 853/2004</t>
-[...1 lines deleted...]
-  <si>
     <t>Fermentatieresidue van zuurproductie geëtiketteerd als diervoeder (feed)</t>
   </si>
   <si>
     <t>Glasbakglas, bestemd voor recycling, ongewassen</t>
+  </si>
+  <si>
+    <t>Organische meststoffen of bodemverbeteraars, die dierlijke mest bevatten, afkomstig uit een volgens Vo. (EG) 1069/2009 erkende inrichting</t>
+  </si>
+  <si>
+    <t>Bewijs van herkomst is beschikbaar (Vo. (EG) 1069/2009)</t>
   </si>
   <si>
     <t>Verwerkt dierlijk eiwit (VDE) van herkauwers bestemd voor gebruik in diervoeders of mengvoeders die deze bevatten</t>
   </si>
   <si>
     <t xml:space="preserve">
 Indien een toekomstige lading bestaat uit diervoeders bestemd voor andere landbouwhuisdieren dan pelsdieren OF
 Indien een toekomstige lading bestaat uit diervoeders waarvan de bestemming / het doeldier nog onbekend is--&gt; Voertuigen of containers die eerder voor het vervoer van de producten vermeldt in dit IDTF-nummer zijn gebruikt, mogen vervolgens voor het vervoer van diervoeders voor landbouwhuisdieren, andere dan pelsdieren, worden gebruikt, op voorwaarde dat de voertuigen, containers vooraf zijn gereinigd volgens een door de bevoegde autoriteit goedgekeurde gedocumenteerde procedure om versleping te voorkomen.
 Indien volgende lading(en) diervoeder(s) is (zijn), bestemd voor pelsdieren:
 --&gt; Indien IDTF nr. 10152 een droog product betreft, dan is het minimum reinigingsregime A.
 --&gt; Indien IDTF nr. 10152 een vochtig/ vloeibaar product betreft, dan is het minimum reinigingsregime B.
 Uitzondering voor AIC:
 Verboden, de vrijgaveprocedure wordt niet geaccepteerd.
 Uitzondering voor pastus+:
 Verboden, de vrijgaveprocedure wordt niet geaccepteerd.
 Uitzondering voor Qualimat:
  	Met betrekking tot grondstoffen:
 Verboden, de vrijgaveprocedure wordt niet geaccepteerd.
  	Er is geen vrijgaveprocedure gedocumenteerd door de bevoegde autoriteit.
 </t>
   </si>
   <si>
     <t>Overige producten van herkauwers (zie omschrijving)</t>
   </si>
   <si>
@@ -449,51 +461,51 @@
 --&gt; Indien IDTF nr.10119 een droog product betreft, dan is het minimum reinigingsregime A.
 --&gt; Indien IDTF nr.10119 een vochtig/ vloeibaar product betreft, dan is het minimum reinigingsregime B.
 Uitzondering voor AIC: 
 Verboden, de vrijgaveprocedure wordt niet geaccepteerd
 Uitzondering voor pastus+: 
 Verboden, de vrijgaveprocedure wordt niet geaccepteerd
 Uitzondering voor Qualimat:
  	Met betrekking tot grondstoffen:
 Gespecialiseerd Vervoer (dedicated transport). De Franse regelgeving (Code Rural, artikel R226-1) vereist dat producten afgeleid van dierlijke bijproducten die in de toepasselijke Europese regelgeving zijn toegelaten voor diervoeder, worden vervoerd in voertuigen of containers die voor dit doel zijn gereserveerd.
  	Er is geen vrijgaveprocedure gedocumenteerd door de bevoegde autoriteit.
 </t>
   </si>
   <si>
     <t>Koolzure zeeschelpen met (resten van) weke delen of vlees</t>
   </si>
   <si>
     <t>Eierschalen, niet gedroogd, wanneer niet elders vermeld in de IDTF</t>
   </si>
   <si>
     <t>Eierschalen, gedroogd, wanneer niet elders vermeld in de IDTF</t>
   </si>
   <si>
     <t>Eiwit, wanneer niet elders vermeld in de IDTF</t>
   </si>
   <si>
-    <t>Eipoeder, gesuikerd, wanneer niet elders vermeld in de IDTF</t>
+    <t>Alle eieren en eiproducten, niet elders in de IDTF database vermeld</t>
   </si>
   <si>
     <t>Smaakgevende ingewanden</t>
   </si>
   <si>
     <t>GMP+: Verboden. Indien de vervolglading voeder voor gezelschapsdieren of vleesetende pelsdieren betreft is reiniging D (of minder) voldoende.
 Ovocom: Verboden. Indien de vervolglading voeder voor gezelschapsdieren of vleesetende pelsdieren betreft is reiniging D (of minder) voldoende.</t>
   </si>
   <si>
     <t>Verbrandingsslakken</t>
   </si>
   <si>
     <t>Vismeel en mengvoeders die vismeel bevatten (met uitzondering van melkvervangers voor de voeding van niet-gespeende herkauwers)</t>
   </si>
   <si>
     <t xml:space="preserve">
 Indien een toekomstige lading bestaat uit diervoeders bestemd voor herkauwers OF
 Indien een toekomstige lading bestaat uit diervoeders waarvan de bestemming / het doeldier nog onbekend is--&gt; Voertuigen of containers die eerder voor het vervoer van deze producten zijn gebruikt, mogen vervolgens voor het vervoer van diervoeders voor herkauwers worden gebruikt, op voorwaarde dat de voertuigen, containers vooraf zijn gereinigd volgens een door de bevoegde autoriteit goedgekeurde gedocumenteerde procedure om versleping te voorkomen.
 Indien volgende lading(en) diervoeder(s) is (zijn), bestemd voor niet-herkauwende landbouwhuisdieren, waaronder aquacultuurdieren, pluimvee en varkens:
 --&gt; Indien IDTF nr. 10046 een droog product betreft, dan is het minimum reinigingsregime A.
 --&gt; Indien IDTF nr. 100046 een vochtig/ vloeibaar product betreft, dan is het minimum reinigingsregime B.
 Uitzondering voor AIC:
 Minimaal reinigingsregime D.
 Uitzondering voor pastus+:
 Minimaal reinigingsregime D.
@@ -853,2335 +865,2425 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J85"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="C1" t="s">
         <v>0</v>
       </c>
       <c r="D1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>6</v>
       </c>
       <c r="J1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>20084</v>
+        <v>30753</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>10180</v>
+        <v>30752</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
       <c r="H3" t="s">
         <v>10</v>
       </c>
       <c r="I3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>10179</v>
+        <v>30751</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>10178</v>
+        <v>20084</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>10177</v>
+        <v>10180</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="J6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>10176</v>
+        <v>10179</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="J7" t="s">
         <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>10175</v>
+        <v>10178</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="J8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>10171</v>
+        <v>10177</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
-      <c r="C9" t="s">
-[...17 lines deleted...]
-      <c r="I9" t="s">
+      <c r="J9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>20083</v>
+        <v>10176</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="C10" t="s">
-[...18 lines deleted...]
-        <v>9</v>
+      <c r="J10" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>30696</v>
+        <v>10175</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="D11" t="s">
         <v>25</v>
       </c>
-      <c r="E11" t="s">
-[...12 lines deleted...]
-        <v>25</v>
+      <c r="J11" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>40411</v>
+        <v>10171</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="G12" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>40400</v>
+        <v>20083</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="F13" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>40360</v>
+        <v>30696</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>40362</v>
+        <v>40411</v>
       </c>
       <c r="B15" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F15" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="G15" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H15" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="I15" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>40364</v>
+        <v>40400</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F16" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H16" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>40366</v>
+        <v>40386</v>
       </c>
       <c r="B17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F17" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H17" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="I17" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>40325</v>
+        <v>40360</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F18" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H18" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="I18" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>40295</v>
+        <v>40364</v>
       </c>
       <c r="B19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G19" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H19" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="I19" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>40253</v>
+        <v>40366</v>
       </c>
       <c r="B20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F20" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G20" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H20" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="I20" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>30497</v>
+        <v>40325</v>
       </c>
       <c r="B21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C21" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F21" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H21" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I21" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>30491</v>
+        <v>40295</v>
       </c>
       <c r="B22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C22" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F22" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H22" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I22" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>30450</v>
+        <v>40253</v>
       </c>
       <c r="B23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C23" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H23" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I23" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>30439</v>
+        <v>30497</v>
       </c>
       <c r="B24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G24" t="s">
         <v>10</v>
       </c>
       <c r="H24" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I24" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>30382</v>
+        <v>30491</v>
       </c>
       <c r="B25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F25" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>10</v>
       </c>
       <c r="H25" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I25" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>30383</v>
+        <v>30450</v>
       </c>
       <c r="B26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C26" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H26" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I26" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>30362</v>
+        <v>30439</v>
       </c>
       <c r="B27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C27" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F27" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G27" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H27" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I27" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>30350</v>
+        <v>30382</v>
       </c>
       <c r="B28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C28" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28" t="s">
         <v>10</v>
       </c>
       <c r="H28" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="I28" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>30356</v>
+        <v>30383</v>
       </c>
       <c r="B29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C29" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E29" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F29" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H29" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="I29" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>30357</v>
+        <v>30362</v>
       </c>
       <c r="B30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D30" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E30" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F30" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="G30" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="I30" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>30348</v>
+        <v>30350</v>
       </c>
       <c r="B31" t="s">
         <v>48</v>
       </c>
       <c r="C31" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E31" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F31" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H31" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="I31" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>30349</v>
+        <v>30356</v>
       </c>
       <c r="B32" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C32" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E32" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F32" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="I32" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>30340</v>
+        <v>30357</v>
       </c>
       <c r="B33" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C33" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E33" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F33" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="I33" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>30341</v>
+        <v>30349</v>
       </c>
       <c r="B34" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C34" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E34" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F34" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H34" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="I34" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>30342</v>
+        <v>30340</v>
       </c>
       <c r="B35" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C35" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E35" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F35" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H35" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I35" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>30345</v>
+        <v>30341</v>
       </c>
       <c r="B36" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C36" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E36" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F36" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="I36" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>30346</v>
+        <v>30342</v>
       </c>
       <c r="B37" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C37" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E37" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F37" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H37" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I37" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>30331</v>
+        <v>30345</v>
       </c>
       <c r="B38" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C38" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E38" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H38" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="I38" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>30332</v>
+        <v>30346</v>
       </c>
       <c r="B39" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>33</v>
+      </c>
+      <c r="E39" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" t="s">
         <v>9</v>
       </c>
-      <c r="D39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H39" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="I39" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>30333</v>
+        <v>30348</v>
       </c>
       <c r="B40" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>33</v>
+      </c>
+      <c r="E40" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" t="s">
+        <v>31</v>
+      </c>
+      <c r="H40" t="s">
+        <v>13</v>
+      </c>
+      <c r="I40" t="s">
+        <v>13</v>
+      </c>
+      <c r="J40" t="s">
         <v>58</v>
-      </c>
-[...19 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>30334</v>
+        <v>30332</v>
       </c>
       <c r="B41" t="s">
         <v>59</v>
       </c>
       <c r="C41" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E41" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H41" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I41" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>30335</v>
+        <v>30333</v>
       </c>
       <c r="B42" t="s">
         <v>60</v>
       </c>
       <c r="C42" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E42" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F42" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H42" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I42" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>30336</v>
+        <v>30334</v>
       </c>
       <c r="B43" t="s">
         <v>61</v>
       </c>
       <c r="C43" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E43" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H43" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I43" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>30337</v>
+        <v>30335</v>
       </c>
       <c r="B44" t="s">
         <v>62</v>
       </c>
       <c r="C44" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E44" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I44" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>30338</v>
+        <v>30336</v>
       </c>
       <c r="B45" t="s">
         <v>63</v>
       </c>
       <c r="C45" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E45" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H45" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I45" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>30339</v>
+        <v>30337</v>
       </c>
       <c r="B46" t="s">
         <v>64</v>
       </c>
       <c r="C46" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E46" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H46" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I46" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>30328</v>
+        <v>30338</v>
       </c>
       <c r="B47" t="s">
         <v>65</v>
       </c>
       <c r="C47" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E47" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H47" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I47" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>30329</v>
+        <v>30339</v>
       </c>
       <c r="B48" t="s">
         <v>66</v>
       </c>
       <c r="C48" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E48" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F48" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H48" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I48" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>30330</v>
+        <v>30331</v>
       </c>
       <c r="B49" t="s">
         <v>67</v>
       </c>
       <c r="C49" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E49" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="F49" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H49" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I49" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>30272</v>
+        <v>30328</v>
       </c>
       <c r="B50" t="s">
         <v>68</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E50" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F50" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H50" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="I50" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>30275</v>
+        <v>30329</v>
       </c>
       <c r="B51" t="s">
         <v>69</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E51" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F51" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G51" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H51" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="I51" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>30229</v>
+        <v>30330</v>
       </c>
       <c r="B52" t="s">
         <v>70</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E52" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F52" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H52" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="I52" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>30219</v>
+        <v>30272</v>
       </c>
       <c r="B53" t="s">
         <v>71</v>
       </c>
       <c r="C53" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E53" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F53" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="I53" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>30220</v>
+        <v>30275</v>
       </c>
       <c r="B54" t="s">
         <v>72</v>
       </c>
       <c r="C54" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D54" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E54" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F54" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G54" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="I54" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>30101</v>
+        <v>30229</v>
       </c>
       <c r="B55" t="s">
         <v>73</v>
       </c>
       <c r="C55" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D55" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E55" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F55" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="I55" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>30089</v>
+        <v>30219</v>
       </c>
       <c r="B56" t="s">
         <v>74</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D56" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E56" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F56" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G56" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="I56" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>30098</v>
+        <v>30220</v>
       </c>
       <c r="B57" t="s">
         <v>75</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D57" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E57" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G57" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="I57" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>30079</v>
+        <v>30101</v>
       </c>
       <c r="B58" t="s">
         <v>76</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D58" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E58" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F58" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G58" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="I58" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>30046</v>
+        <v>30098</v>
       </c>
       <c r="B59" t="s">
         <v>77</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D59" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E59" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F59" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G59" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H59" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="I59" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>20074</v>
+        <v>30089</v>
       </c>
       <c r="B60" t="s">
         <v>78</v>
       </c>
       <c r="C60" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D60" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E60" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F60" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="I60" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>30041</v>
+        <v>30079</v>
       </c>
       <c r="B61" t="s">
         <v>79</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D61" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E61" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F61" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="I61" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>30044</v>
+        <v>20074</v>
       </c>
       <c r="B62" t="s">
         <v>80</v>
       </c>
       <c r="C62" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E62" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F62" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G62" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H62" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I62" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>20066</v>
+        <v>30041</v>
       </c>
       <c r="B63" t="s">
         <v>81</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D63" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E63" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F63" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I63" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>20069</v>
+        <v>30044</v>
       </c>
       <c r="B64" t="s">
         <v>82</v>
       </c>
       <c r="C64" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E64" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F64" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="G64" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="I64" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>20059</v>
+        <v>30046</v>
       </c>
       <c r="B65" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C65" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E65" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F65" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G65" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I65" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>20047</v>
+        <v>20066</v>
       </c>
       <c r="B66" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C66" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D66" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E66" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F66" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G66" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H66" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I66" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
-        <v>20036</v>
+        <v>20069</v>
       </c>
       <c r="B67" t="s">
+        <v>85</v>
+      </c>
+      <c r="C67" t="s">
+        <v>13</v>
+      </c>
+      <c r="D67" t="s">
+        <v>13</v>
+      </c>
+      <c r="E67" t="s">
+        <v>13</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
         <v>86</v>
       </c>
-      <c r="C67" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H67" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="I67" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>10152</v>
+        <v>20047</v>
       </c>
       <c r="B68" t="s">
         <v>87</v>
       </c>
-      <c r="J68" t="s">
-        <v>88</v>
+      <c r="C68" t="s">
+        <v>14</v>
+      </c>
+      <c r="D68" t="s">
+        <v>13</v>
+      </c>
+      <c r="E68" t="s">
+        <v>14</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>13</v>
+      </c>
+      <c r="H68" t="s">
+        <v>14</v>
+      </c>
+      <c r="I68" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>10153</v>
+        <v>20036</v>
       </c>
       <c r="B69" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>88</v>
+      </c>
+      <c r="C69" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" t="s">
+        <v>13</v>
+      </c>
+      <c r="E69" t="s">
+        <v>13</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>13</v>
+      </c>
+      <c r="H69" t="s">
+        <v>13</v>
+      </c>
+      <c r="I69" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>10155</v>
+        <v>20039</v>
       </c>
       <c r="B70" t="s">
-        <v>91</v>
+        <v>89</v>
+      </c>
+      <c r="C70" t="s">
+        <v>16</v>
+      </c>
+      <c r="D70" t="s">
+        <v>13</v>
+      </c>
+      <c r="E70" t="s">
+        <v>13</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" t="s">
+        <v>13</v>
+      </c>
+      <c r="H70" t="s">
+        <v>13</v>
+      </c>
+      <c r="I70" t="s">
+        <v>13</v>
       </c>
       <c r="J70" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>20032</v>
+        <v>10152</v>
       </c>
       <c r="B71" t="s">
-        <v>93</v>
-[...20 lines deleted...]
-        <v>9</v>
+        <v>91</v>
+      </c>
+      <c r="J71" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>10149</v>
+        <v>10153</v>
       </c>
       <c r="B72" t="s">
+        <v>93</v>
+      </c>
+      <c r="J72" t="s">
         <v>94</v>
-      </c>
-[...19 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>10118</v>
+        <v>10155</v>
       </c>
       <c r="B73" t="s">
         <v>95</v>
       </c>
       <c r="J73" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
-        <v>10119</v>
+        <v>20032</v>
       </c>
       <c r="B74" t="s">
         <v>97</v>
       </c>
-      <c r="J74" t="s">
-        <v>98</v>
+      <c r="C74" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" t="s">
+        <v>33</v>
+      </c>
+      <c r="E74" t="s">
+        <v>13</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" t="s">
+        <v>13</v>
+      </c>
+      <c r="H74" t="s">
+        <v>16</v>
+      </c>
+      <c r="I74" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
-        <v>10109</v>
+        <v>10149</v>
       </c>
       <c r="B75" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C75" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D75" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="E75" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F75" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G75" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="H75" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="I75" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>10097</v>
+        <v>10118</v>
       </c>
       <c r="B76" t="s">
+        <v>99</v>
+      </c>
+      <c r="J76" t="s">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>10098</v>
+        <v>10119</v>
       </c>
       <c r="B77" t="s">
         <v>101</v>
       </c>
-      <c r="C77" t="s">
-[...18 lines deleted...]
-        <v>27</v>
+      <c r="J77" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>10095</v>
+        <v>10109</v>
       </c>
       <c r="B78" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C78" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D78" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E78" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F78" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G78" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H78" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="I78" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
-        <v>10096</v>
+        <v>10097</v>
       </c>
       <c r="B79" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E79" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F79" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G79" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H79" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="I79" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
-        <v>10058</v>
+        <v>10098</v>
       </c>
       <c r="B80" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C80" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E80" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F80" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G80" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H80" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="I80" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
-        <v>10059</v>
+        <v>10095</v>
       </c>
       <c r="B81" t="s">
         <v>106</v>
       </c>
       <c r="C81" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D81" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E81" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F81" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G81" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H81" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="I81" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
-        <v>10046</v>
+        <v>10096</v>
       </c>
       <c r="B82" t="s">
         <v>107</v>
       </c>
-      <c r="J82" t="s">
-        <v>108</v>
+      <c r="C82" t="s">
+        <v>16</v>
+      </c>
+      <c r="D82" t="s">
+        <v>33</v>
+      </c>
+      <c r="E82" t="s">
+        <v>16</v>
+      </c>
+      <c r="F82" t="s">
+        <v>31</v>
+      </c>
+      <c r="G82" t="s">
+        <v>16</v>
+      </c>
+      <c r="H82" t="s">
+        <v>16</v>
+      </c>
+      <c r="I82" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
-        <v>10042</v>
+        <v>10058</v>
       </c>
       <c r="B83" t="s">
+        <v>108</v>
+      </c>
+      <c r="C83" t="s">
+        <v>16</v>
+      </c>
+      <c r="D83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E83" t="s">
+        <v>16</v>
+      </c>
+      <c r="F83" t="s">
+        <v>9</v>
+      </c>
+      <c r="G83" t="s">
+        <v>16</v>
+      </c>
+      <c r="H83" t="s">
+        <v>16</v>
+      </c>
+      <c r="I83" t="s">
+        <v>16</v>
+      </c>
+      <c r="J83" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
-        <v>10009</v>
+        <v>10059</v>
       </c>
       <c r="B84" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C84" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D84" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E84" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F84" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G84" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H84" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="I84" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
+        <v>10046</v>
+      </c>
+      <c r="B85" t="s">
+        <v>111</v>
+      </c>
+      <c r="J85" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86">
+        <v>10042</v>
+      </c>
+      <c r="B86" t="s">
+        <v>113</v>
+      </c>
+      <c r="J86" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87">
+        <v>10009</v>
+      </c>
+      <c r="B87" t="s">
+        <v>115</v>
+      </c>
+      <c r="C87" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" t="s">
+        <v>33</v>
+      </c>
+      <c r="E87" t="s">
+        <v>16</v>
+      </c>
+      <c r="F87" t="s">
+        <v>10</v>
+      </c>
+      <c r="G87" t="s">
+        <v>16</v>
+      </c>
+      <c r="H87" t="s">
+        <v>16</v>
+      </c>
+      <c r="I87" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88">
         <v>10015</v>
       </c>
-      <c r="B85" t="s">
-[...21 lines deleted...]
-        <v>22</v>
+      <c r="B88" t="s">
+        <v>116</v>
+      </c>
+      <c r="C88" t="s">
+        <v>31</v>
+      </c>
+      <c r="D88" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" t="s">
+        <v>10</v>
+      </c>
+      <c r="F88" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" t="s">
+        <v>10</v>
+      </c>
+      <c r="H88" t="s">
+        <v>10</v>
+      </c>
+      <c r="I88" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">